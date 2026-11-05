--- v2 (2026-09-13)
+++ v3 (2026-11-05)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{165ADCE2-13C0-41E8-90B2-2EE122B9D40D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4653FD65-0EFC-4C85-ADA0-B8413911F291}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="399" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pályázók" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <customWorkbookViews>
     <customWorkbookView name="polos - Egyéni látvány" guid="{FC229197-81A3-44F8-9386-53210EEA4C04}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1020" windowHeight="603" tabRatio="399" activeSheetId="2"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="154">
   <si>
     <t>Sor-szám</t>
   </si>
   <si>
     <t>nyilvántartásba vételi okirat száma</t>
   </si>
   <si>
     <t>irányító szám</t>
   </si>
   <si>
     <t>település neve</t>
   </si>
   <si>
     <t>közterület neve, típusa, házszám</t>
   </si>
   <si>
     <t>nyilvántartásba vevő szerv neve</t>
   </si>
   <si>
     <t>helye (településnév)</t>
   </si>
   <si>
     <t>bruttó</t>
   </si>
   <si>
@@ -551,50 +551,86 @@
     <t>HIV/2819/2026.</t>
   </si>
   <si>
     <t>Fejlesztési támogatás</t>
   </si>
   <si>
     <t>HIV/2818/2026.</t>
   </si>
   <si>
     <t>Barcelonai világversenyen való részvétel támogatása</t>
   </si>
   <si>
     <t>HIV/2992/2026</t>
   </si>
   <si>
     <t>HIV/2128/2026</t>
   </si>
   <si>
     <t>Udvari játékok beszerzése</t>
   </si>
   <si>
     <t>"APRÓNÉPÉRT" Alapítvány</t>
   </si>
   <si>
     <t>Szent István út 34.</t>
+  </si>
+  <si>
+    <t>HIV/3124/2026.</t>
+  </si>
+  <si>
+    <t>Közösségépítő programok szervezése és ahhoz kapcsolódó eszközök beszerzése</t>
+  </si>
+  <si>
+    <t>HIV/3142/2026.</t>
+  </si>
+  <si>
+    <t>Szántó Kira Amira ausztráliai versenyen való részvételének támogatása</t>
+  </si>
+  <si>
+    <t>The Stage Sport Kft.</t>
+  </si>
+  <si>
+    <t>Nádor utca 24.</t>
+  </si>
+  <si>
+    <t>HIV/3303/2026.</t>
+  </si>
+  <si>
+    <t>Társadalom-építő programok szervezése és az ahhoz szükséges eszközök beszerzése</t>
+  </si>
+  <si>
+    <t>HIV/3462/2026.</t>
+  </si>
+  <si>
+    <t>HIV/3694/2026.</t>
+  </si>
+  <si>
+    <t>Miklós Norbert junior világbajnokságon való részvételének, és az ahhoz kapcsolódó, 2026. november 21.-29. között megvalósuló gibraltári kiutazás költségeinek támogatására</t>
+  </si>
+  <si>
+    <t>Darts Club Dabas Sportegyesület</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -909,144 +945,144 @@
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
     <cellStyle name="Normál 2" xfId="1" xr:uid="{03918A7E-F85B-467A-93C4-5BE88F6B8F2D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1319,281 +1355,281 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Munka2"/>
-  <dimension ref="A1:X38"/>
+  <dimension ref="A1:X43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <pane xSplit="5" ySplit="6" topLeftCell="F16" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="5" ySplit="6" topLeftCell="L25" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B31" sqref="B31"/>
+      <selection pane="bottomRight" activeCell="A43" sqref="A43:XFD43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="57.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="28.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="40.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="15" style="1" customWidth="1"/>
     <col min="12" max="12" width="30" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="2" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="21" width="11.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="19" t="s">
+      <c r="B1" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="25" t="s">
+      <c r="C1" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="D1" s="19" t="s">
+      <c r="D1" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="E1" s="20" t="s">
+      <c r="E1" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="F1" s="21"/>
-[...6 lines deleted...]
-      <c r="M1" s="18" t="s">
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="N1" s="18"/>
-      <c r="O1" s="18" t="s">
+      <c r="N1" s="34"/>
+      <c r="O1" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="P1" s="19" t="s">
+      <c r="P1" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="Q1" s="43" t="s">
+      <c r="Q1" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="R1" s="48" t="s">
+      <c r="R1" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="S1" s="49"/>
-      <c r="T1" s="39" t="s">
+      <c r="S1" s="33"/>
+      <c r="T1" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="U1" s="40"/>
-[...2 lines deleted...]
-      <c r="X1" s="42"/>
+      <c r="U1" s="20"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="22"/>
     </row>
     <row r="2" spans="1:24" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="18"/>
-[...3 lines deleted...]
-      <c r="E2" s="18" t="s">
+      <c r="A2" s="34"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="19" t="s">
+      <c r="F2" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="19" t="s">
+      <c r="G2" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="19" t="s">
+      <c r="H2" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="I2" s="30" t="s">
+      <c r="I2" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="31"/>
-      <c r="K2" s="34" t="s">
+      <c r="J2" s="37"/>
+      <c r="K2" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="35"/>
-[...5 lines deleted...]
-      <c r="R2" s="47" t="s">
+      <c r="L2" s="41"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="S2" s="47"/>
-      <c r="T2" s="38" t="s">
+      <c r="S2" s="31"/>
+      <c r="T2" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="U2" s="38"/>
-      <c r="V2" s="46" t="s">
+      <c r="U2" s="18"/>
+      <c r="V2" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="38" t="s">
+      <c r="W2" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="X2" s="38"/>
+      <c r="X2" s="18"/>
     </row>
     <row r="3" spans="1:24" s="3" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="18"/>
-[...22 lines deleted...]
-      <c r="X3" s="38"/>
+      <c r="A3" s="34"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="24"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
     </row>
     <row r="4" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="18"/>
-[...7 lines deleted...]
-      <c r="I4" s="19" t="s">
+      <c r="A4" s="34"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="19" t="s">
+      <c r="J4" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="K4" s="19" t="s">
+      <c r="K4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="19" t="s">
+      <c r="L4" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="M4" s="18"/>
-[...10 lines deleted...]
-      <c r="X4" s="38"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="31"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="18"/>
+      <c r="U4" s="18"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="18"/>
+      <c r="X4" s="18"/>
     </row>
     <row r="5" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="18"/>
-[...10 lines deleted...]
-      <c r="L5" s="24"/>
+      <c r="A5" s="34"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="25"/>
       <c r="M5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="18"/>
-[...1 lines deleted...]
-      <c r="Q5" s="45"/>
+      <c r="O5" s="34"/>
+      <c r="P5" s="25"/>
+      <c r="Q5" s="28"/>
       <c r="R5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="V5" s="28"/>
+      <c r="V5" s="30"/>
       <c r="W5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="19"/>
+      <c r="A6" s="23"/>
       <c r="B6" s="8">
         <v>1</v>
       </c>
       <c r="C6" s="9">
         <v>2</v>
       </c>
       <c r="D6" s="8">
         <v>3</v>
       </c>
       <c r="E6" s="8">
         <v>4</v>
       </c>
       <c r="F6" s="8">
         <v>5</v>
       </c>
       <c r="G6" s="8">
         <v>6</v>
       </c>
       <c r="H6" s="8">
         <v>7</v>
       </c>
       <c r="I6" s="8">
         <v>8</v>
       </c>
       <c r="J6" s="8">
@@ -2927,51 +2963,53 @@
         <v>100</v>
       </c>
       <c r="N30" s="13">
         <v>100</v>
       </c>
       <c r="O30" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P30" s="15">
         <v>46169</v>
       </c>
       <c r="Q30" s="13"/>
       <c r="R30" s="13">
         <v>80</v>
       </c>
       <c r="S30" s="13">
         <v>80</v>
       </c>
       <c r="T30" s="13"/>
       <c r="U30" s="13"/>
       <c r="V30" s="15"/>
       <c r="W30" s="13"/>
       <c r="X30" s="13"/>
     </row>
     <row r="31" spans="1:24" s="7" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="14"/>
+      <c r="A31" s="14">
+        <v>25</v>
+      </c>
       <c r="B31" s="14" t="s">
         <v>138</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D31" s="16" t="s">
         <v>139</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>140</v>
       </c>
       <c r="F31" s="13">
         <v>2370</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="16" t="s">
         <v>141</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="13"/>
       <c r="L31" s="13"/>
@@ -2980,51 +3018,51 @@
       </c>
       <c r="N31" s="13">
         <v>1500</v>
       </c>
       <c r="O31" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P31" s="15">
         <v>46170</v>
       </c>
       <c r="Q31" s="13"/>
       <c r="R31" s="13">
         <v>1500</v>
       </c>
       <c r="S31" s="13">
         <v>1500</v>
       </c>
       <c r="T31" s="13"/>
       <c r="U31" s="13"/>
       <c r="V31" s="15"/>
       <c r="W31" s="13"/>
       <c r="X31" s="13"/>
     </row>
     <row r="32" spans="1:24" s="7" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>131</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>132</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="13">
         <v>2371</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
@@ -3034,51 +3072,51 @@
       </c>
       <c r="N32" s="13">
         <v>2000</v>
       </c>
       <c r="O32" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P32" s="15">
         <v>46170</v>
       </c>
       <c r="Q32" s="13"/>
       <c r="R32" s="13">
         <v>2000</v>
       </c>
       <c r="S32" s="13">
         <v>2000</v>
       </c>
       <c r="T32" s="13"/>
       <c r="U32" s="13"/>
       <c r="V32" s="15"/>
       <c r="W32" s="13"/>
       <c r="X32" s="13"/>
     </row>
     <row r="33" spans="1:24" s="7" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>121</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>122</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>123</v>
       </c>
       <c r="F33" s="13">
         <v>2351</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>124</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
@@ -3088,51 +3126,51 @@
       </c>
       <c r="N33" s="13">
         <v>1800</v>
       </c>
       <c r="O33" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P33" s="15">
         <v>46174</v>
       </c>
       <c r="Q33" s="13"/>
       <c r="R33" s="13">
         <v>1800</v>
       </c>
       <c r="S33" s="13">
         <v>1800</v>
       </c>
       <c r="T33" s="13"/>
       <c r="U33" s="13"/>
       <c r="V33" s="15"/>
       <c r="W33" s="13"/>
       <c r="X33" s="13"/>
     </row>
     <row r="34" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A34" s="14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>117</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="13">
         <v>2370</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>120</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
@@ -3142,51 +3180,51 @@
       </c>
       <c r="N34" s="13">
         <v>200</v>
       </c>
       <c r="O34" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P34" s="15">
         <v>46175</v>
       </c>
       <c r="Q34" s="13"/>
       <c r="R34" s="13">
         <v>200</v>
       </c>
       <c r="S34" s="13">
         <v>200</v>
       </c>
       <c r="T34" s="13"/>
       <c r="U34" s="13"/>
       <c r="V34" s="15"/>
       <c r="W34" s="13"/>
       <c r="X34" s="13"/>
     </row>
     <row r="35" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A35" s="14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>127</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>128</v>
       </c>
       <c r="F35" s="13">
         <v>2100</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>129</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>130</v>
       </c>
       <c r="I35" s="13"/>
       <c r="J35" s="13"/>
       <c r="K35" s="13"/>
@@ -3196,51 +3234,51 @@
       </c>
       <c r="N35" s="13">
         <v>500</v>
       </c>
       <c r="O35" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P35" s="15">
         <v>46189</v>
       </c>
       <c r="Q35" s="13"/>
       <c r="R35" s="13">
         <v>500</v>
       </c>
       <c r="S35" s="13">
         <v>500</v>
       </c>
       <c r="T35" s="13"/>
       <c r="U35" s="13"/>
       <c r="V35" s="15"/>
       <c r="W35" s="13"/>
       <c r="X35" s="13"/>
     </row>
     <row r="36" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A36" s="14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>133</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>92</v>
       </c>
       <c r="F36" s="13">
         <v>2370</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
@@ -3250,51 +3288,51 @@
       </c>
       <c r="N36" s="13">
         <v>10000</v>
       </c>
       <c r="O36" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P36" s="15">
         <v>46198</v>
       </c>
       <c r="Q36" s="13"/>
       <c r="R36" s="13">
         <v>10000</v>
       </c>
       <c r="S36" s="13">
         <v>10000</v>
       </c>
       <c r="T36" s="13"/>
       <c r="U36" s="13"/>
       <c r="V36" s="15"/>
       <c r="W36" s="13"/>
       <c r="X36" s="13"/>
     </row>
     <row r="37" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A37" s="14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>135</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>59</v>
       </c>
       <c r="F37" s="13">
         <v>2370</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
@@ -3304,144 +3342,414 @@
       </c>
       <c r="N37" s="13">
         <v>5000</v>
       </c>
       <c r="O37" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P37" s="15">
         <v>46226</v>
       </c>
       <c r="Q37" s="13"/>
       <c r="R37" s="13">
         <v>5000</v>
       </c>
       <c r="S37" s="13">
         <v>5000</v>
       </c>
       <c r="T37" s="13"/>
       <c r="U37" s="13"/>
       <c r="V37" s="15"/>
       <c r="W37" s="13"/>
       <c r="X37" s="13"/>
     </row>
     <row r="38" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A38" s="14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>137</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D38" s="16" t="s">
         <v>136</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>103</v>
       </c>
       <c r="F38" s="13">
         <v>2370</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="16" t="s">
         <v>104</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13">
         <v>150</v>
       </c>
       <c r="N38" s="13">
         <v>150</v>
       </c>
       <c r="O38" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P38" s="15">
         <v>46246</v>
       </c>
       <c r="Q38" s="13"/>
       <c r="R38" s="13">
         <v>150</v>
       </c>
       <c r="S38" s="13">
         <v>150</v>
       </c>
+    </row>
+    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A39" s="14">
+        <v>33</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F39" s="13">
+        <v>2373</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13">
+        <v>3000</v>
+      </c>
+      <c r="N39" s="13">
+        <v>3000</v>
+      </c>
+      <c r="O39" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P39" s="15">
+        <v>46266</v>
+      </c>
+      <c r="Q39" s="13"/>
+      <c r="R39" s="13">
+        <v>3000</v>
+      </c>
+      <c r="S39" s="13">
+        <v>3000</v>
+      </c>
+      <c r="T39" s="13"/>
+      <c r="U39" s="13"/>
+      <c r="V39" s="15"/>
+      <c r="W39" s="13"/>
+      <c r="X39" s="13"/>
+    </row>
+    <row r="40" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A40" s="14">
+        <v>34</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="F40" s="13">
+        <v>1051</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="13"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="13">
+        <v>150</v>
+      </c>
+      <c r="N40" s="13">
+        <v>150</v>
+      </c>
+      <c r="O40" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P40" s="15">
+        <v>46273</v>
+      </c>
+      <c r="Q40" s="13"/>
+      <c r="R40" s="13">
+        <v>150</v>
+      </c>
+      <c r="S40" s="13">
+        <v>150</v>
+      </c>
+      <c r="T40" s="13"/>
+      <c r="U40" s="13"/>
+      <c r="V40" s="15"/>
+      <c r="W40" s="13"/>
+      <c r="X40" s="13"/>
+    </row>
+    <row r="41" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="14">
+        <v>35</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" s="13">
+        <v>2370</v>
+      </c>
+      <c r="G41" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13">
+        <v>1800</v>
+      </c>
+      <c r="N41" s="13">
+        <v>1800</v>
+      </c>
+      <c r="O41" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P41" s="15">
+        <v>46283</v>
+      </c>
+      <c r="Q41" s="13"/>
+      <c r="R41" s="13">
+        <v>1800</v>
+      </c>
+      <c r="S41" s="13">
+        <v>1800</v>
+      </c>
+      <c r="T41" s="13"/>
+      <c r="U41" s="13"/>
+      <c r="V41" s="15"/>
+      <c r="W41" s="13"/>
+      <c r="X41" s="13"/>
+    </row>
+    <row r="42" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A42" s="14">
+        <v>36</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="F42" s="13">
+        <v>2370</v>
+      </c>
+      <c r="G42" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13">
+        <v>5000</v>
+      </c>
+      <c r="N42" s="13">
+        <v>5000</v>
+      </c>
+      <c r="O42" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P42" s="15">
+        <v>46293</v>
+      </c>
+      <c r="Q42" s="13"/>
+      <c r="R42" s="13">
+        <v>5000</v>
+      </c>
+      <c r="S42" s="13">
+        <v>5000</v>
+      </c>
+      <c r="T42" s="13"/>
+      <c r="U42" s="13"/>
+      <c r="V42" s="15"/>
+      <c r="W42" s="13"/>
+      <c r="X42" s="13"/>
+    </row>
+    <row r="43" spans="1:24" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A43" s="14">
+        <v>37</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="F43" s="13">
+        <v>2370</v>
+      </c>
+      <c r="G43" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13">
+        <v>150</v>
+      </c>
+      <c r="N43" s="13">
+        <v>150</v>
+      </c>
+      <c r="O43" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P43" s="15">
+        <v>46322</v>
+      </c>
+      <c r="Q43" s="13"/>
+      <c r="R43" s="13">
+        <v>150</v>
+      </c>
+      <c r="S43" s="13">
+        <v>150</v>
+      </c>
+      <c r="T43" s="13"/>
+      <c r="U43" s="13"/>
+      <c r="V43" s="15"/>
+      <c r="W43" s="13"/>
+      <c r="X43" s="13"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{FC229197-81A3-44F8-9386-53210EEA4C04}" scale="50" showPageBreaks="1" showGridLines="0" showRuler="0">
       <pane xSplit="8" ySplit="6" topLeftCell="T7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="bottomRight" activeCell="W19" sqref="W19"/>
       <colBreaks count="3" manualBreakCount="3">
         <brk id="8" max="1048575" man="1"/>
         <brk id="24" max="1048575" man="1"/>
         <brk id="44" max="1048575" man="1"/>
       </colBreaks>
       <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.62992125984251968" footer="0.51181102362204722"/>
       <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddHeader>&amp;C&amp;"Arial,Félkövér"&amp;14 III. A PÁLYÁZATOK ÉS A PÁLYÁZÓK ADATAI</oddHeader>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="25">
-    <mergeCell ref="T2:U4"/>
-[...6 lines deleted...]
-    <mergeCell ref="R1:S1"/>
+    <mergeCell ref="A1:A6"/>
+    <mergeCell ref="E1:L1"/>
+    <mergeCell ref="E2:E5"/>
+    <mergeCell ref="M1:N4"/>
+    <mergeCell ref="D1:D5"/>
+    <mergeCell ref="C1:C5"/>
+    <mergeCell ref="B1:B5"/>
     <mergeCell ref="O1:O5"/>
     <mergeCell ref="F2:F5"/>
     <mergeCell ref="G2:G5"/>
     <mergeCell ref="H2:H5"/>
     <mergeCell ref="I2:J3"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="K2:L3"/>
-    <mergeCell ref="A1:A6"/>
-[...5 lines deleted...]
-    <mergeCell ref="B1:B5"/>
+    <mergeCell ref="T2:U4"/>
+    <mergeCell ref="W2:X4"/>
+    <mergeCell ref="T1:X1"/>
+    <mergeCell ref="P1:P5"/>
+    <mergeCell ref="Q1:Q5"/>
+    <mergeCell ref="V2:V5"/>
+    <mergeCell ref="R2:S4"/>
+    <mergeCell ref="R1:S1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C38" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C43" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Befogadott,Kizárt,Nem nyert,Nyert,Elszámolt,Elszámolás nem elfogadott,Téves adatú"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.74803149606299213" right="0.70866141732283472" top="0.98425196850393704" bottom="0.98425196850393704" header="0.62992125984251968" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="55" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Arial,Félkövér"&amp;14 IV. A PÁLYÁZATOK ÉS A PÁLYÁZÓK ADATAI</oddHeader>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>