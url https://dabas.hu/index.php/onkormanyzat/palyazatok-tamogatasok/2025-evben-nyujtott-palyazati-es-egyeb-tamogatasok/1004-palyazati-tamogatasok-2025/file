--- v1 (2026-07-06)
+++ v2 (2026-10-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A583D9FA-1C8E-4DA5-AE34-E9BFE48C55DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3088C655-8CE8-489D-A0A7-C54063824CE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="399" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pályázók" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <customWorkbookViews>
     <customWorkbookView name="polos - Egyéni látvány" guid="{FC229197-81A3-44F8-9386-53210EEA4C04}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1020" windowHeight="603" tabRatio="399" activeSheetId="2"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="183">
   <si>
     <t>Sor-szám</t>
   </si>
   <si>
     <t>nyilvántartásba vételi okirat száma</t>
   </si>
   <si>
     <t>irányító szám</t>
   </si>
   <si>
@@ -1087,144 +1087,144 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
     <cellStyle name="Normál 2" xfId="1" xr:uid="{03918A7E-F85B-467A-93C4-5BE88F6B8F2D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1500,278 +1500,278 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Munka2"/>
   <dimension ref="A1:X54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <pane xSplit="5" ySplit="6" topLeftCell="U34" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="5" ySplit="6" topLeftCell="U37" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="X37" sqref="X37"/>
+      <selection pane="bottomRight" activeCell="X38" sqref="X38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.54296875" style="1" customWidth="1"/>
     <col min="4" max="4" width="57.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.81640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.81640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.1796875" style="1" customWidth="1"/>
     <col min="8" max="8" width="28.81640625" style="1" customWidth="1"/>
     <col min="9" max="9" width="40.1796875" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.1796875" style="1" customWidth="1"/>
     <col min="11" max="11" width="15" style="1" customWidth="1"/>
     <col min="12" max="12" width="30" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.1796875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.453125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.54296875" style="2" customWidth="1"/>
     <col min="16" max="16" width="9.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.1796875" style="1"/>
     <col min="18" max="21" width="11.1796875" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="33" t="s">
+      <c r="B1" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="39" t="s">
+      <c r="C1" s="61" t="s">
         <v>21</v>
       </c>
-      <c r="D1" s="33" t="s">
+      <c r="D1" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="E1" s="34" t="s">
+      <c r="E1" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="F1" s="35"/>
-[...6 lines deleted...]
-      <c r="M1" s="32" t="s">
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="N1" s="32"/>
-      <c r="O1" s="32" t="s">
+      <c r="N1" s="48"/>
+      <c r="O1" s="48" t="s">
         <v>11</v>
       </c>
-      <c r="P1" s="33" t="s">
+      <c r="P1" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="Q1" s="57" t="s">
+      <c r="Q1" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="R1" s="62" t="s">
+      <c r="R1" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="S1" s="63"/>
-      <c r="T1" s="53" t="s">
+      <c r="S1" s="47"/>
+      <c r="T1" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="U1" s="54"/>
-[...2 lines deleted...]
-      <c r="X1" s="56"/>
+      <c r="U1" s="34"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="36"/>
     </row>
     <row r="2" spans="1:24" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="32"/>
-[...3 lines deleted...]
-      <c r="E2" s="32" t="s">
+      <c r="A2" s="48"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="33" t="s">
+      <c r="F2" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="33" t="s">
+      <c r="G2" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="33" t="s">
+      <c r="H2" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="I2" s="44" t="s">
+      <c r="I2" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="45"/>
-      <c r="K2" s="48" t="s">
+      <c r="J2" s="51"/>
+      <c r="K2" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="49"/>
-[...5 lines deleted...]
-      <c r="R2" s="61" t="s">
+      <c r="L2" s="55"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="S2" s="61"/>
-      <c r="T2" s="52" t="s">
+      <c r="S2" s="45"/>
+      <c r="T2" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="U2" s="52"/>
-      <c r="V2" s="60" t="s">
+      <c r="U2" s="32"/>
+      <c r="V2" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="52" t="s">
+      <c r="W2" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="X2" s="52"/>
+      <c r="X2" s="32"/>
     </row>
     <row r="3" spans="1:24" s="3" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="32"/>
-[...22 lines deleted...]
-      <c r="X3" s="52"/>
+      <c r="A3" s="48"/>
+      <c r="B3" s="38"/>
+      <c r="C3" s="62"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="52"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="48"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="V3" s="44"/>
+      <c r="W3" s="32"/>
+      <c r="X3" s="32"/>
     </row>
     <row r="4" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="32"/>
-[...7 lines deleted...]
-      <c r="I4" s="33" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="33" t="s">
+      <c r="J4" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="K4" s="33" t="s">
+      <c r="K4" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="33" t="s">
+      <c r="L4" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="M4" s="32"/>
-[...10 lines deleted...]
-      <c r="X4" s="52"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="48"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
     </row>
     <row r="5" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="32"/>
-[...10 lines deleted...]
-      <c r="L5" s="38"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
       <c r="M5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="32"/>
-[...1 lines deleted...]
-      <c r="Q5" s="59"/>
+      <c r="O5" s="48"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="42"/>
       <c r="R5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="V5" s="42"/>
+      <c r="V5" s="44"/>
       <c r="W5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="33"/>
+      <c r="A6" s="37"/>
       <c r="B6" s="8">
         <v>1</v>
       </c>
       <c r="C6" s="9">
         <v>2</v>
       </c>
       <c r="D6" s="8">
         <v>3</v>
       </c>
       <c r="E6" s="8">
         <v>4</v>
       </c>
       <c r="F6" s="8">
         <v>5</v>
       </c>
       <c r="G6" s="8">
         <v>6</v>
       </c>
       <c r="H6" s="8">
         <v>7</v>
       </c>
       <c r="I6" s="8">
         <v>8</v>
       </c>
       <c r="J6" s="8">
@@ -3716,149 +3716,169 @@
       </c>
       <c r="T36" s="13">
         <v>200</v>
       </c>
       <c r="U36" s="13">
         <v>200</v>
       </c>
       <c r="V36" s="15">
         <v>46142</v>
       </c>
       <c r="W36" s="13">
         <v>200</v>
       </c>
       <c r="X36" s="13">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="14">
         <v>31</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>126</v>
       </c>
       <c r="C37" s="14" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>129</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>127</v>
       </c>
       <c r="F37" s="13">
         <v>2370</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I37" s="13"/>
       <c r="J37" s="19"/>
       <c r="K37" s="13"/>
       <c r="L37" s="13"/>
       <c r="M37" s="13">
         <v>200</v>
       </c>
       <c r="N37" s="13">
         <v>200</v>
       </c>
       <c r="O37" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P37" s="16">
         <v>45987</v>
       </c>
       <c r="Q37" s="16"/>
       <c r="R37" s="13">
         <v>200</v>
       </c>
       <c r="S37" s="13">
         <v>200</v>
       </c>
-      <c r="T37" s="13"/>
-[...3 lines deleted...]
-      <c r="X37" s="13"/>
+      <c r="T37" s="13">
+        <v>200</v>
+      </c>
+      <c r="U37" s="13">
+        <v>200</v>
+      </c>
+      <c r="V37" s="15">
+        <v>46288</v>
+      </c>
+      <c r="W37" s="13">
+        <v>200</v>
+      </c>
+      <c r="X37" s="13">
+        <v>200</v>
+      </c>
     </row>
     <row r="38" spans="1:24" ht="26.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="14">
         <v>32</v>
       </c>
       <c r="B38" s="14" t="s">
         <v>130</v>
       </c>
       <c r="C38" s="14" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>131</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>112</v>
       </c>
       <c r="F38" s="13">
         <v>2370</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I38" s="13"/>
       <c r="J38" s="13"/>
       <c r="K38" s="13"/>
       <c r="L38" s="13"/>
       <c r="M38" s="13">
         <v>200</v>
       </c>
       <c r="N38" s="13">
         <v>200</v>
       </c>
       <c r="O38" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P38" s="15">
         <v>45987</v>
       </c>
       <c r="Q38" s="13"/>
       <c r="R38" s="13">
         <v>200</v>
       </c>
       <c r="S38" s="13">
         <v>200</v>
       </c>
-      <c r="T38" s="13"/>
-[...3 lines deleted...]
-      <c r="X38" s="13"/>
+      <c r="T38" s="13">
+        <v>200</v>
+      </c>
+      <c r="U38" s="13">
+        <v>200</v>
+      </c>
+      <c r="V38" s="15">
+        <v>46288</v>
+      </c>
+      <c r="W38" s="13">
+        <v>200</v>
+      </c>
+      <c r="X38" s="13">
+        <v>200</v>
+      </c>
     </row>
     <row r="39" spans="1:24" ht="26.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="24">
         <v>33</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>135</v>
       </c>
       <c r="C39" s="29" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>136</v>
       </c>
       <c r="E39" s="31" t="s">
         <v>137</v>
       </c>
       <c r="F39" s="25">
         <v>2370</v>
       </c>
       <c r="G39" s="25" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="25" t="s">
         <v>138</v>
@@ -4808,75 +4828,75 @@
       <c r="W54" s="13">
         <v>2800</v>
       </c>
       <c r="X54" s="13">
         <v>2800</v>
       </c>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{FC229197-81A3-44F8-9386-53210EEA4C04}" scale="50" showPageBreaks="1" showGridLines="0" showRuler="0">
       <pane xSplit="8" ySplit="6" topLeftCell="T7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="bottomRight" activeCell="W19" sqref="W19"/>
       <colBreaks count="3" manualBreakCount="3">
         <brk id="8" max="1048575" man="1"/>
         <brk id="24" max="1048575" man="1"/>
         <brk id="44" max="1048575" man="1"/>
       </colBreaks>
       <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.62992125984251968" footer="0.51181102362204722"/>
       <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddHeader>&amp;C&amp;"Arial,Félkövér"&amp;14 III. A PÁLYÁZATOK ÉS A PÁLYÁZÓK ADATAI</oddHeader>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="25">
-    <mergeCell ref="T2:U4"/>
-[...6 lines deleted...]
-    <mergeCell ref="R1:S1"/>
+    <mergeCell ref="A1:A6"/>
+    <mergeCell ref="E1:L1"/>
+    <mergeCell ref="E2:E5"/>
+    <mergeCell ref="M1:N4"/>
+    <mergeCell ref="D1:D5"/>
+    <mergeCell ref="C1:C5"/>
+    <mergeCell ref="B1:B5"/>
     <mergeCell ref="O1:O5"/>
     <mergeCell ref="F2:F5"/>
     <mergeCell ref="G2:G5"/>
     <mergeCell ref="H2:H5"/>
     <mergeCell ref="I2:J3"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="K2:L3"/>
-    <mergeCell ref="A1:A6"/>
-[...5 lines deleted...]
-    <mergeCell ref="B1:B5"/>
+    <mergeCell ref="T2:U4"/>
+    <mergeCell ref="W2:X4"/>
+    <mergeCell ref="T1:X1"/>
+    <mergeCell ref="P1:P5"/>
+    <mergeCell ref="Q1:Q5"/>
+    <mergeCell ref="V2:V5"/>
+    <mergeCell ref="R2:S4"/>
+    <mergeCell ref="R1:S1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C12:C37 C7 C9 C39:C40 C42:C54" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Befogadott,Kizárt,Nem nyert,Nyert,Elszámolt,Elszámolás nem elfogadott,Téves adatú"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O12:O37 O39:O40 O42 O44:O50" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"igen,nem"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.74803149606299213" right="0.70866141732283472" top="0.98425196850393704" bottom="0.98425196850393704" header="0.62992125984251968" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="55" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Arial,Félkövér"&amp;14 IV. A PÁLYÁZATOK ÉS A PÁLYÁZÓK ADATAI</oddHeader>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>