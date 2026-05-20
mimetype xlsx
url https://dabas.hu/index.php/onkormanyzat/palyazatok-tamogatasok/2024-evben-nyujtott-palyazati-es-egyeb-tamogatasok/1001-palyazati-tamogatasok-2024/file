--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9FA2CFD5-0028-4832-85FA-0A4035E65C05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CC755A1C-E7D7-45A1-86F2-0237F0EA28B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" tabRatio="399" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="399" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="pályázók" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
   <customWorkbookViews>
     <customWorkbookView name="polos - Egyéni látvány" guid="{FC229197-81A3-44F8-9386-53210EEA4C04}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1020" windowHeight="603" tabRatio="399" activeSheetId="2"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="490" uniqueCount="247">
   <si>
     <t>Sor-szám</t>
   </si>
   <si>
     <t>nyilvántartásba vételi okirat száma</t>
   </si>
   <si>
     <t>irányító szám</t>
   </si>
   <si>
     <t>település neve</t>
   </si>
   <si>
     <t>közterület neve, típusa, házszám</t>
   </si>
   <si>
     <t>nyilvántartásba vevő szerv neve</t>
   </si>
   <si>
     <t>helye (településnév)</t>
   </si>
   <si>
     <t>bruttó</t>
   </si>
   <si>
@@ -818,113 +818,167 @@
     <t>HIV/2277/2024.</t>
   </si>
   <si>
     <t>20025.02.26</t>
   </si>
   <si>
     <t>HIV/3281/2024.</t>
   </si>
   <si>
     <t>Kárpátaljai peagógusok támogatása</t>
   </si>
   <si>
     <t>HIV/2935/2024.</t>
   </si>
   <si>
     <t>új sporteszköz beszerzésére</t>
   </si>
   <si>
     <t>Debreceni Sportcentrum Közhasznú Nonprofit Kgt.</t>
   </si>
   <si>
     <t>Debrecen</t>
   </si>
   <si>
     <t>Oláh Gábor utca 5.</t>
+  </si>
+  <si>
+    <t>HIV/2022/2024</t>
+  </si>
+  <si>
+    <t>Révfülöpi üdülőtábor működésének támogatása</t>
+  </si>
+  <si>
+    <t>Dabas és Környéke Üdülőtábor Alapítvány</t>
+  </si>
+  <si>
+    <t>HIV/3292/2024</t>
+  </si>
+  <si>
+    <t>Padel pálya megvalósítása</t>
+  </si>
+  <si>
+    <t>Dabasi Teniszakadémia Sportegyesület</t>
+  </si>
+  <si>
+    <t>HIV/1912/2024</t>
+  </si>
+  <si>
+    <t>A Mozogni sohasem késő! senior mozgásprogram megvalósítására</t>
+  </si>
+  <si>
+    <t>HIV/3982/2024</t>
+  </si>
+  <si>
+    <t>Működési Támogatás</t>
+  </si>
+  <si>
+    <t>Bátki János Nyugdíjas Egyesület</t>
+  </si>
+  <si>
+    <t>Alkotmány utca 39.</t>
+  </si>
+  <si>
+    <t>HIV/2094/2024</t>
+  </si>
+  <si>
+    <t>Dabasi Futónap megvalósítására</t>
+  </si>
+  <si>
+    <t>Dabasi Lokálpatrióta Egyesület</t>
+  </si>
+  <si>
+    <t>Kossuth László utca 2.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd;@"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -1103,51 +1157,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1180,145 +1234,155 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="justify"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -1589,281 +1653,281 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Munka2"/>
-  <dimension ref="A1:X66"/>
+  <dimension ref="A1:X71"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <pane xSplit="5" ySplit="6" topLeftCell="F22" activePane="bottomRight" state="frozenSplit"/>
+      <pane xSplit="5" ySplit="6" topLeftCell="F43" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B30" sqref="B30"/>
+      <selection pane="bottomRight" activeCell="A7" sqref="A7:XFD7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="57.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="19.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="28.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="40.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="15" style="1" customWidth="1"/>
     <col min="12" max="12" width="30" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="2" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="21" width="11.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25" t="s">
+      <c r="B1" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="31" t="s">
+      <c r="C1" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="D1" s="25" t="s">
+      <c r="D1" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="E1" s="26" t="s">
+      <c r="E1" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="F1" s="27"/>
-[...6 lines deleted...]
-      <c r="M1" s="24" t="s">
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="N1" s="24"/>
-      <c r="O1" s="24" t="s">
+      <c r="N1" s="40"/>
+      <c r="O1" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="P1" s="25" t="s">
+      <c r="P1" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="Q1" s="49" t="s">
+      <c r="Q1" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="R1" s="54" t="s">
+      <c r="R1" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="S1" s="55"/>
-      <c r="T1" s="45" t="s">
+      <c r="S1" s="39"/>
+      <c r="T1" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="U1" s="46"/>
-[...2 lines deleted...]
-      <c r="X1" s="48"/>
+      <c r="U1" s="26"/>
+      <c r="V1" s="27"/>
+      <c r="W1" s="27"/>
+      <c r="X1" s="28"/>
     </row>
     <row r="2" spans="1:24" s="3" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="24"/>
-[...3 lines deleted...]
-      <c r="E2" s="24" t="s">
+      <c r="A2" s="40"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="25" t="s">
+      <c r="F2" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="25" t="s">
+      <c r="G2" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="25" t="s">
+      <c r="H2" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="I2" s="36" t="s">
+      <c r="I2" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="37"/>
-      <c r="K2" s="40" t="s">
+      <c r="J2" s="43"/>
+      <c r="K2" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="L2" s="41"/>
-[...5 lines deleted...]
-      <c r="R2" s="53" t="s">
+      <c r="L2" s="47"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="37" t="s">
         <v>25</v>
       </c>
-      <c r="S2" s="53"/>
-      <c r="T2" s="44" t="s">
+      <c r="S2" s="37"/>
+      <c r="T2" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="U2" s="44"/>
-      <c r="V2" s="52" t="s">
+      <c r="U2" s="24"/>
+      <c r="V2" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="W2" s="44" t="s">
+      <c r="W2" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="X2" s="44"/>
+      <c r="X2" s="24"/>
     </row>
     <row r="3" spans="1:24" s="3" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="24"/>
-[...22 lines deleted...]
-      <c r="X3" s="44"/>
+      <c r="A3" s="40"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="40"/>
+      <c r="O3" s="40"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="24"/>
+      <c r="U3" s="24"/>
+      <c r="V3" s="36"/>
+      <c r="W3" s="24"/>
+      <c r="X3" s="24"/>
     </row>
     <row r="4" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24"/>
-[...7 lines deleted...]
-      <c r="I4" s="25" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="25" t="s">
+      <c r="J4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="K4" s="25" t="s">
+      <c r="K4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="25" t="s">
+      <c r="L4" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="M4" s="24"/>
-[...10 lines deleted...]
-      <c r="X4" s="44"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="36"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
     </row>
     <row r="5" spans="1:24" s="3" customFormat="1" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="24"/>
-[...10 lines deleted...]
-      <c r="L5" s="30"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="31"/>
+      <c r="C5" s="55"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="41"/>
+      <c r="H5" s="41"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="31"/>
       <c r="M5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="24"/>
-[...1 lines deleted...]
-      <c r="Q5" s="51"/>
+      <c r="O5" s="40"/>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="34"/>
       <c r="R5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="V5" s="34"/>
+      <c r="V5" s="36"/>
       <c r="W5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="25"/>
+      <c r="A6" s="29"/>
       <c r="B6" s="8">
         <v>1</v>
       </c>
       <c r="C6" s="9">
         <v>2</v>
       </c>
       <c r="D6" s="8">
         <v>3</v>
       </c>
       <c r="E6" s="8">
         <v>4</v>
       </c>
       <c r="F6" s="8">
         <v>5</v>
       </c>
       <c r="G6" s="8">
         <v>6</v>
       </c>
       <c r="H6" s="8">
         <v>7</v>
       </c>
       <c r="I6" s="8">
         <v>8</v>
       </c>
       <c r="J6" s="8">
@@ -1898,95 +1962,105 @@
       </c>
       <c r="T6" s="12">
         <v>19</v>
       </c>
       <c r="U6" s="12">
         <v>20</v>
       </c>
       <c r="V6" s="12">
         <v>21</v>
       </c>
       <c r="W6" s="12">
         <v>22</v>
       </c>
       <c r="X6" s="12">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:24" s="7" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16">
         <v>1</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>128</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>129</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>130</v>
       </c>
       <c r="F7" s="13">
         <v>1139</v>
       </c>
       <c r="G7" s="13" t="s">
         <v>131</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="15"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="13">
         <v>1500</v>
       </c>
       <c r="N7" s="13">
         <v>1500</v>
       </c>
       <c r="O7" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P7" s="17">
         <v>45321</v>
       </c>
       <c r="Q7" s="17"/>
       <c r="R7" s="13">
         <v>1500</v>
       </c>
       <c r="S7" s="13">
         <v>1500</v>
       </c>
-      <c r="T7" s="13"/>
-[...3 lines deleted...]
-      <c r="X7" s="13"/>
+      <c r="T7" s="13">
+        <v>1500</v>
+      </c>
+      <c r="U7" s="13">
+        <v>1500</v>
+      </c>
+      <c r="V7" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W7" s="13">
+        <v>1500</v>
+      </c>
+      <c r="X7" s="13">
+        <v>1500</v>
+      </c>
     </row>
     <row r="8" spans="1:24" s="7" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="16">
         <v>2</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>134</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="13">
         <v>2373</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>32</v>
@@ -3272,109 +3346,129 @@
         <v>90</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="13"/>
       <c r="L28" s="13"/>
       <c r="M28" s="13">
         <v>4000</v>
       </c>
       <c r="N28" s="13">
         <v>4000</v>
       </c>
       <c r="O28" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P28" s="15">
         <v>45377</v>
       </c>
       <c r="Q28" s="13"/>
       <c r="R28" s="13">
         <v>4000</v>
       </c>
       <c r="S28" s="13">
         <v>4000</v>
       </c>
-      <c r="T28" s="13"/>
-[...3 lines deleted...]
-      <c r="X28" s="13"/>
+      <c r="T28" s="13">
+        <v>4000</v>
+      </c>
+      <c r="U28" s="13">
+        <v>4000</v>
+      </c>
+      <c r="V28" s="15">
+        <v>45714</v>
+      </c>
+      <c r="W28" s="13">
+        <v>4000</v>
+      </c>
+      <c r="X28" s="13">
+        <v>4000</v>
+      </c>
     </row>
     <row r="29" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A29" s="14">
         <v>23</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="14" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="13">
         <v>2370</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13">
         <v>1400</v>
       </c>
       <c r="N29" s="13">
         <v>1400</v>
       </c>
       <c r="O29" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P29" s="15">
         <v>45377</v>
       </c>
       <c r="Q29" s="13"/>
       <c r="R29" s="13">
         <v>1400</v>
       </c>
       <c r="S29" s="13">
         <v>1400</v>
       </c>
-      <c r="T29" s="13"/>
-[...3 lines deleted...]
-      <c r="X29" s="13"/>
+      <c r="T29" s="13">
+        <v>1400</v>
+      </c>
+      <c r="U29" s="13">
+        <v>1400</v>
+      </c>
+      <c r="V29" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W29" s="13">
+        <v>1400</v>
+      </c>
+      <c r="X29" s="13">
+        <v>1400</v>
+      </c>
     </row>
     <row r="30" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A30" s="16">
         <v>24</v>
       </c>
       <c r="B30" s="14" t="s">
         <v>124</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>134</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>125</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>126</v>
       </c>
       <c r="F30" s="13">
         <v>2370</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>127</v>
@@ -3468,149 +3562,169 @@
       </c>
       <c r="T31" s="13">
         <v>29500</v>
       </c>
       <c r="U31" s="13">
         <v>29500</v>
       </c>
       <c r="V31" s="15">
         <v>45714</v>
       </c>
       <c r="W31" s="13">
         <v>29500</v>
       </c>
       <c r="X31" s="13">
         <v>29500</v>
       </c>
     </row>
     <row r="32" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A32" s="16">
         <v>26</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="14" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="13">
         <v>525100</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>102</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="13"/>
       <c r="L32" s="13"/>
       <c r="M32" s="13">
         <v>5500</v>
       </c>
       <c r="N32" s="13">
         <v>5500</v>
       </c>
       <c r="O32" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P32" s="15">
         <v>45386</v>
       </c>
       <c r="Q32" s="13"/>
       <c r="R32" s="13">
         <v>5500</v>
       </c>
       <c r="S32" s="13">
         <v>5500</v>
       </c>
-      <c r="T32" s="13"/>
-[...3 lines deleted...]
-      <c r="X32" s="13"/>
+      <c r="T32" s="13">
+        <v>5500</v>
+      </c>
+      <c r="U32" s="13">
+        <v>5500</v>
+      </c>
+      <c r="V32" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W32" s="13">
+        <v>5500</v>
+      </c>
+      <c r="X32" s="13">
+        <v>5500</v>
+      </c>
     </row>
     <row r="33" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A33" s="16">
         <v>27</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>114</v>
       </c>
       <c r="C33" s="14" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>115</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>116</v>
       </c>
       <c r="F33" s="13">
         <v>2230</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>117</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="K33" s="13"/>
       <c r="L33" s="13"/>
       <c r="M33" s="13">
         <v>250</v>
       </c>
       <c r="N33" s="13">
         <v>250</v>
       </c>
       <c r="O33" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P33" s="15">
         <v>45400</v>
       </c>
       <c r="Q33" s="13"/>
       <c r="R33" s="13">
         <v>250</v>
       </c>
       <c r="S33" s="13">
         <v>250</v>
       </c>
-      <c r="T33" s="13"/>
-[...3 lines deleted...]
-      <c r="X33" s="13"/>
+      <c r="T33" s="13">
+        <v>250</v>
+      </c>
+      <c r="U33" s="13">
+        <v>250</v>
+      </c>
+      <c r="V33" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W33" s="13">
+        <v>250</v>
+      </c>
+      <c r="X33" s="13">
+        <v>250</v>
+      </c>
     </row>
     <row r="34" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A34" s="14">
         <v>28</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>119</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>134</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>121</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>120</v>
       </c>
       <c r="F34" s="13">
         <v>2351</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>122</v>
       </c>
       <c r="H34" s="20" t="s">
         <v>123</v>
@@ -3704,95 +3818,105 @@
       </c>
       <c r="T35" s="13">
         <v>10000</v>
       </c>
       <c r="U35" s="13">
         <v>10000</v>
       </c>
       <c r="V35" s="15">
         <v>45723</v>
       </c>
       <c r="W35" s="13">
         <v>10000</v>
       </c>
       <c r="X35" s="13">
         <v>10000</v>
       </c>
     </row>
     <row r="36" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A36" s="16">
         <v>30</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>136</v>
       </c>
       <c r="C36" s="14" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>137</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>138</v>
       </c>
       <c r="F36" s="13">
         <v>2371</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H36" s="20" t="s">
         <v>139</v>
       </c>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13">
         <v>5000</v>
       </c>
       <c r="N36" s="13">
         <v>5000</v>
       </c>
       <c r="O36" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P36" s="15">
         <v>45411</v>
       </c>
       <c r="Q36" s="13"/>
       <c r="R36" s="13">
         <v>5000</v>
       </c>
       <c r="S36" s="13">
         <v>5000</v>
       </c>
-      <c r="T36" s="13"/>
-[...3 lines deleted...]
-      <c r="X36" s="13"/>
+      <c r="T36" s="13">
+        <v>5000</v>
+      </c>
+      <c r="U36" s="13">
+        <v>5000</v>
+      </c>
+      <c r="V36" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W36" s="13">
+        <v>5000</v>
+      </c>
+      <c r="X36" s="13">
+        <v>5000</v>
+      </c>
     </row>
     <row r="37" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A37" s="16">
         <v>31</v>
       </c>
       <c r="B37" s="14" t="s">
         <v>143</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>134</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>144</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>142</v>
       </c>
       <c r="F37" s="13">
         <v>2370</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="20" t="s">
         <v>145</v>
@@ -4462,95 +4586,105 @@
       </c>
       <c r="T47" s="13">
         <v>65</v>
       </c>
       <c r="U47" s="13">
         <v>65</v>
       </c>
       <c r="V47" s="15">
         <v>45714</v>
       </c>
       <c r="W47" s="13">
         <v>65</v>
       </c>
       <c r="X47" s="13">
         <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A48" s="16">
         <v>42</v>
       </c>
       <c r="B48" s="14" t="s">
         <v>133</v>
       </c>
       <c r="C48" s="14" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>135</v>
       </c>
       <c r="E48" s="13" t="s">
         <v>109</v>
       </c>
       <c r="F48" s="13">
         <v>2370</v>
       </c>
       <c r="G48" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>171</v>
       </c>
       <c r="I48" s="13"/>
       <c r="J48" s="21"/>
       <c r="K48" s="13"/>
       <c r="L48" s="13"/>
       <c r="M48" s="13">
         <v>1258</v>
       </c>
       <c r="N48" s="13">
         <v>1528</v>
       </c>
       <c r="O48" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P48" s="17">
         <v>45419</v>
       </c>
       <c r="Q48" s="17"/>
       <c r="R48" s="13">
         <v>1528</v>
       </c>
       <c r="S48" s="13">
         <v>1528</v>
       </c>
-      <c r="T48" s="13"/>
-[...3 lines deleted...]
-      <c r="X48" s="13"/>
+      <c r="T48" s="13">
+        <v>1528</v>
+      </c>
+      <c r="U48" s="13">
+        <v>1528</v>
+      </c>
+      <c r="V48" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W48" s="13">
+        <v>1528</v>
+      </c>
+      <c r="X48" s="13">
+        <v>1528</v>
+      </c>
     </row>
     <row r="49" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A49" s="14">
         <v>43</v>
       </c>
       <c r="B49" s="14" t="s">
         <v>205</v>
       </c>
       <c r="C49" s="14" t="s">
         <v>134</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E49" s="13" t="s">
         <v>89</v>
       </c>
       <c r="F49" s="13">
         <v>2371</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>206</v>
@@ -5220,95 +5354,105 @@
       </c>
       <c r="T59" s="13">
         <v>80</v>
       </c>
       <c r="U59" s="13">
         <v>80</v>
       </c>
       <c r="V59" s="15">
         <v>45714</v>
       </c>
       <c r="W59" s="13">
         <v>80</v>
       </c>
       <c r="X59" s="13">
         <v>80</v>
       </c>
     </row>
     <row r="60" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A60" s="16">
         <v>54</v>
       </c>
       <c r="B60" s="14" t="s">
         <v>222</v>
       </c>
       <c r="C60" s="14" t="s">
-        <v>29</v>
+        <v>134</v>
       </c>
       <c r="D60" s="13" t="s">
         <v>35</v>
       </c>
       <c r="E60" s="13" t="s">
         <v>158</v>
       </c>
       <c r="F60" s="13">
         <v>2370</v>
       </c>
       <c r="G60" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H60" s="13" t="s">
         <v>159</v>
       </c>
       <c r="I60" s="13"/>
       <c r="J60" s="21"/>
       <c r="K60" s="13"/>
       <c r="L60" s="13"/>
       <c r="M60" s="13">
         <v>3000</v>
       </c>
       <c r="N60" s="13">
         <v>3000</v>
       </c>
       <c r="O60" s="14" t="s">
         <v>28</v>
       </c>
       <c r="P60" s="17">
         <v>45477</v>
       </c>
       <c r="Q60" s="17"/>
       <c r="R60" s="13">
         <v>3000</v>
       </c>
       <c r="S60" s="13">
         <v>3000</v>
       </c>
-      <c r="T60" s="13"/>
-[...3 lines deleted...]
-      <c r="X60" s="13"/>
+      <c r="T60" s="13">
+        <v>3000</v>
+      </c>
+      <c r="U60" s="13">
+        <v>3000</v>
+      </c>
+      <c r="V60" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W60" s="13">
+        <v>3000</v>
+      </c>
+      <c r="X60" s="13">
+        <v>3000</v>
+      </c>
     </row>
     <row r="61" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A61" s="16">
         <v>55</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>217</v>
       </c>
       <c r="C61" s="14" t="s">
         <v>29</v>
       </c>
       <c r="D61" s="13" t="s">
         <v>218</v>
       </c>
       <c r="E61" s="13" t="s">
         <v>155</v>
       </c>
       <c r="F61" s="13">
         <v>2370</v>
       </c>
       <c r="G61" s="13" t="s">
         <v>27</v>
       </c>
       <c r="H61" s="13" t="s">
         <v>219</v>
@@ -5628,95 +5772,415 @@
       </c>
       <c r="P66" s="15">
         <v>45566</v>
       </c>
       <c r="Q66" s="13"/>
       <c r="R66" s="13">
         <v>3000</v>
       </c>
       <c r="S66" s="13">
         <v>3000</v>
       </c>
       <c r="T66" s="13">
         <v>3000</v>
       </c>
       <c r="U66" s="13">
         <v>3000</v>
       </c>
       <c r="V66" s="15">
         <v>45723</v>
       </c>
       <c r="W66" s="13">
         <v>3000</v>
       </c>
       <c r="X66" s="13">
         <v>3000</v>
+      </c>
+    </row>
+    <row r="67" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A67" s="16">
+        <v>61</v>
+      </c>
+      <c r="B67" s="56" t="s">
+        <v>231</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D67" s="57" t="s">
+        <v>232</v>
+      </c>
+      <c r="E67" s="57" t="s">
+        <v>233</v>
+      </c>
+      <c r="F67" s="13">
+        <v>2370</v>
+      </c>
+      <c r="G67" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="13"/>
+      <c r="K67" s="13"/>
+      <c r="L67" s="13"/>
+      <c r="M67" s="13">
+        <v>1718</v>
+      </c>
+      <c r="N67" s="13">
+        <v>1718</v>
+      </c>
+      <c r="O67" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P67" s="15">
+        <v>45432</v>
+      </c>
+      <c r="Q67" s="13"/>
+      <c r="R67" s="13">
+        <v>1718</v>
+      </c>
+      <c r="S67" s="13">
+        <v>1718</v>
+      </c>
+      <c r="T67" s="13">
+        <v>1718</v>
+      </c>
+      <c r="U67" s="13">
+        <v>1718</v>
+      </c>
+      <c r="V67" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W67" s="13">
+        <v>1718</v>
+      </c>
+      <c r="X67" s="13">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="68" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A68" s="16">
+        <v>62</v>
+      </c>
+      <c r="B68" s="56" t="s">
+        <v>234</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="E68" s="58" t="s">
+        <v>236</v>
+      </c>
+      <c r="F68" s="13">
+        <v>2370</v>
+      </c>
+      <c r="G68" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H68" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="13"/>
+      <c r="K68" s="13"/>
+      <c r="L68" s="13"/>
+      <c r="M68" s="13">
+        <v>28000</v>
+      </c>
+      <c r="N68" s="13">
+        <v>28000</v>
+      </c>
+      <c r="O68" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P68" s="15">
+        <v>45572</v>
+      </c>
+      <c r="Q68" s="13"/>
+      <c r="R68" s="13">
+        <v>28000</v>
+      </c>
+      <c r="S68" s="13">
+        <v>28000</v>
+      </c>
+      <c r="T68" s="13">
+        <v>28000</v>
+      </c>
+      <c r="U68" s="13">
+        <v>28000</v>
+      </c>
+      <c r="V68" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W68" s="13">
+        <v>28000</v>
+      </c>
+      <c r="X68" s="13">
+        <v>28000</v>
+      </c>
+    </row>
+    <row r="69" spans="1:24" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A69" s="16">
+        <v>63</v>
+      </c>
+      <c r="B69" s="59" t="s">
+        <v>237</v>
+      </c>
+      <c r="C69" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D69" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="E69" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="F69" s="13">
+        <v>2370</v>
+      </c>
+      <c r="G69" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="I69" s="13"/>
+      <c r="J69" s="13"/>
+      <c r="K69" s="13"/>
+      <c r="L69" s="13"/>
+      <c r="M69" s="13">
+        <v>98</v>
+      </c>
+      <c r="N69" s="13">
+        <v>98</v>
+      </c>
+      <c r="O69" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P69" s="15">
+        <v>45288</v>
+      </c>
+      <c r="Q69" s="13"/>
+      <c r="R69" s="13">
+        <v>98</v>
+      </c>
+      <c r="S69" s="13">
+        <v>98</v>
+      </c>
+      <c r="T69" s="13">
+        <v>98</v>
+      </c>
+      <c r="U69" s="13">
+        <v>98</v>
+      </c>
+      <c r="V69" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W69" s="13">
+        <v>98</v>
+      </c>
+      <c r="X69" s="13">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="70" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A70" s="16">
+        <v>64</v>
+      </c>
+      <c r="B70" s="56" t="s">
+        <v>239</v>
+      </c>
+      <c r="C70" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D70" s="58" t="s">
+        <v>240</v>
+      </c>
+      <c r="E70" s="58" t="s">
+        <v>241</v>
+      </c>
+      <c r="F70" s="13">
+        <v>2370</v>
+      </c>
+      <c r="G70" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="I70" s="13"/>
+      <c r="J70" s="13"/>
+      <c r="K70" s="13"/>
+      <c r="L70" s="13"/>
+      <c r="M70" s="13">
+        <v>50</v>
+      </c>
+      <c r="N70" s="13">
+        <v>50</v>
+      </c>
+      <c r="O70" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P70" s="15">
+        <v>45644</v>
+      </c>
+      <c r="Q70" s="13"/>
+      <c r="R70" s="13">
+        <v>50</v>
+      </c>
+      <c r="S70" s="13">
+        <v>50</v>
+      </c>
+      <c r="T70" s="13">
+        <v>50</v>
+      </c>
+      <c r="U70" s="13">
+        <v>50</v>
+      </c>
+      <c r="V70" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W70" s="13">
+        <v>50</v>
+      </c>
+      <c r="X70" s="13">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="71" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A71" s="16">
+        <v>65</v>
+      </c>
+      <c r="B71" s="56" t="s">
+        <v>243</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="F71" s="13">
+        <v>2370</v>
+      </c>
+      <c r="G71" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="I71" s="13"/>
+      <c r="J71" s="13"/>
+      <c r="K71" s="13"/>
+      <c r="L71" s="13"/>
+      <c r="M71" s="13">
+        <v>200</v>
+      </c>
+      <c r="N71" s="13">
+        <v>200</v>
+      </c>
+      <c r="O71" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="P71" s="15">
+        <v>45433</v>
+      </c>
+      <c r="Q71" s="13"/>
+      <c r="R71" s="13">
+        <v>200</v>
+      </c>
+      <c r="S71" s="13">
+        <v>200</v>
+      </c>
+      <c r="T71" s="13">
+        <v>200</v>
+      </c>
+      <c r="U71" s="13">
+        <v>200</v>
+      </c>
+      <c r="V71" s="15">
+        <v>46142</v>
+      </c>
+      <c r="W71" s="13">
+        <v>200</v>
+      </c>
+      <c r="X71" s="13">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{FC229197-81A3-44F8-9386-53210EEA4C04}" scale="50" showPageBreaks="1" showGridLines="0" showRuler="0">
       <pane xSplit="8" ySplit="6" topLeftCell="T7" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="bottomRight" activeCell="W19" sqref="W19"/>
       <colBreaks count="3" manualBreakCount="3">
         <brk id="8" max="1048575" man="1"/>
         <brk id="24" max="1048575" man="1"/>
         <brk id="44" max="1048575" man="1"/>
       </colBreaks>
       <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.62992125984251968" footer="0.51181102362204722"/>
       <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddHeader>&amp;C&amp;"Arial,Félkövér"&amp;14 III. A PÁLYÁZATOK ÉS A PÁLYÁZÓK ADATAI</oddHeader>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="25">
-    <mergeCell ref="T2:U4"/>
-[...6 lines deleted...]
-    <mergeCell ref="R1:S1"/>
+    <mergeCell ref="A1:A6"/>
+    <mergeCell ref="E1:L1"/>
+    <mergeCell ref="E2:E5"/>
+    <mergeCell ref="M1:N4"/>
+    <mergeCell ref="D1:D5"/>
+    <mergeCell ref="C1:C5"/>
+    <mergeCell ref="B1:B5"/>
     <mergeCell ref="O1:O5"/>
     <mergeCell ref="F2:F5"/>
     <mergeCell ref="G2:G5"/>
     <mergeCell ref="H2:H5"/>
     <mergeCell ref="I2:J3"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="K2:L3"/>
-    <mergeCell ref="A1:A6"/>
-[...5 lines deleted...]
-    <mergeCell ref="B1:B5"/>
+    <mergeCell ref="T2:U4"/>
+    <mergeCell ref="W2:X4"/>
+    <mergeCell ref="T1:X1"/>
+    <mergeCell ref="P1:P5"/>
+    <mergeCell ref="Q1:Q5"/>
+    <mergeCell ref="V2:V5"/>
+    <mergeCell ref="R2:S4"/>
+    <mergeCell ref="R1:S1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C8 C16:C27 IY16:IY20 SU16:SU20 ACQ16:ACQ20 AMM16:AMM20 AWI16:AWI20 BGE16:BGE20 BQA16:BQA20 BZW16:BZW20 CJS16:CJS20 CTO16:CTO20 DDK16:DDK20 DNG16:DNG20 DXC16:DXC20 EGY16:EGY20 EQU16:EQU20 FAQ16:FAQ20 FKM16:FKM20 FUI16:FUI20 GEE16:GEE20 GOA16:GOA20 GXW16:GXW20 HHS16:HHS20 HRO16:HRO20 IBK16:IBK20 ILG16:ILG20 IVC16:IVC20 JEY16:JEY20 JOU16:JOU20 JYQ16:JYQ20 KIM16:KIM20 KSI16:KSI20 LCE16:LCE20 LMA16:LMA20 LVW16:LVW20 MFS16:MFS20 MPO16:MPO20 MZK16:MZK20 NJG16:NJG20 NTC16:NTC20 OCY16:OCY20 OMU16:OMU20 OWQ16:OWQ20 PGM16:PGM20 PQI16:PQI20 QAE16:QAE20 QKA16:QKA20 QTW16:QTW20 RDS16:RDS20 RNO16:RNO20 RXK16:RXK20 SHG16:SHG20 SRC16:SRC20 TAY16:TAY20 TKU16:TKU20 TUQ16:TUQ20 UEM16:UEM20 UOI16:UOI20 UYE16:UYE20 VIA16:VIA20 VRW16:VRW20 WBS16:WBS20 WLO16:WLO20 WVK16:WVK20 IY39:IY49 SU39:SU49 ACQ39:ACQ49 AMM39:AMM49 AWI39:AWI49 BGE39:BGE49 BQA39:BQA49 BZW39:BZW49 CJS39:CJS49 CTO39:CTO49 DDK39:DDK49 DNG39:DNG49 DXC39:DXC49 EGY39:EGY49 EQU39:EQU49 FAQ39:FAQ49 FKM39:FKM49 FUI39:FUI49 GEE39:GEE49 GOA39:GOA49 GXW39:GXW49 HHS39:HHS49 HRO39:HRO49 IBK39:IBK49 ILG39:ILG49 IVC39:IVC49 JEY39:JEY49 JOU39:JOU49 JYQ39:JYQ49 KIM39:KIM49 KSI39:KSI49 LCE39:LCE49 LMA39:LMA49 LVW39:LVW49 MFS39:MFS49 MPO39:MPO49 MZK39:MZK49 NJG39:NJG49 NTC39:NTC49 OCY39:OCY49 OMU39:OMU49 OWQ39:OWQ49 PGM39:PGM49 PQI39:PQI49 QAE39:QAE49 QKA39:QKA49 QTW39:QTW49 RDS39:RDS49 RNO39:RNO49 RXK39:RXK49 SHG39:SHG49 SRC39:SRC49 TAY39:TAY49 TKU39:TKU49 TUQ39:TUQ49 UEM39:UEM49 UOI39:UOI49 UYE39:UYE49 VIA39:VIA49 VRW39:VRW49 WBS39:WBS49 WLO39:WLO49 WVK39:WVK49 C39:C64" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Befogadott,Kizárt,Nem nyert,Nyert,Elszámolt,Elszámolás nem elfogadott,Téves adatú"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O7:O8 O16:O27 JK16:JK20 TG16:TG20 ADC16:ADC20 AMY16:AMY20 AWU16:AWU20 BGQ16:BGQ20 BQM16:BQM20 CAI16:CAI20 CKE16:CKE20 CUA16:CUA20 DDW16:DDW20 DNS16:DNS20 DXO16:DXO20 EHK16:EHK20 ERG16:ERG20 FBC16:FBC20 FKY16:FKY20 FUU16:FUU20 GEQ16:GEQ20 GOM16:GOM20 GYI16:GYI20 HIE16:HIE20 HSA16:HSA20 IBW16:IBW20 ILS16:ILS20 IVO16:IVO20 JFK16:JFK20 JPG16:JPG20 JZC16:JZC20 KIY16:KIY20 KSU16:KSU20 LCQ16:LCQ20 LMM16:LMM20 LWI16:LWI20 MGE16:MGE20 MQA16:MQA20 MZW16:MZW20 NJS16:NJS20 NTO16:NTO20 ODK16:ODK20 ONG16:ONG20 OXC16:OXC20 PGY16:PGY20 PQU16:PQU20 QAQ16:QAQ20 QKM16:QKM20 QUI16:QUI20 REE16:REE20 ROA16:ROA20 RXW16:RXW20 SHS16:SHS20 SRO16:SRO20 TBK16:TBK20 TLG16:TLG20 TVC16:TVC20 UEY16:UEY20 UOU16:UOU20 UYQ16:UYQ20 VIM16:VIM20 VSI16:VSI20 WCE16:WCE20 WMA16:WMA20 WVW16:WVW20 JK39:JK49 TG39:TG49 ADC39:ADC49 AMY39:AMY49 AWU39:AWU49 BGQ39:BGQ49 BQM39:BQM49 CAI39:CAI49 CKE39:CKE49 CUA39:CUA49 DDW39:DDW49 DNS39:DNS49 DXO39:DXO49 EHK39:EHK49 ERG39:ERG49 FBC39:FBC49 FKY39:FKY49 FUU39:FUU49 GEQ39:GEQ49 GOM39:GOM49 GYI39:GYI49 HIE39:HIE49 HSA39:HSA49 IBW39:IBW49 ILS39:ILS49 IVO39:IVO49 JFK39:JFK49 JPG39:JPG49 JZC39:JZC49 KIY39:KIY49 KSU39:KSU49 LCQ39:LCQ49 LMM39:LMM49 LWI39:LWI49 MGE39:MGE49 MQA39:MQA49 MZW39:MZW49 NJS39:NJS49 NTO39:NTO49 ODK39:ODK49 ONG39:ONG49 OXC39:OXC49 PGY39:PGY49 PQU39:PQU49 QAQ39:QAQ49 QKM39:QKM49 QUI39:QUI49 REE39:REE49 ROA39:ROA49 RXW39:RXW49 SHS39:SHS49 SRO39:SRO49 TBK39:TBK49 TLG39:TLG49 TVC39:TVC49 UEY39:UEY49 UOU39:UOU49 UYQ39:UYQ49 VIM39:VIM49 VSI39:VSI49 WCE39:WCE49 WMA39:WMA49 WVW39:WVW49 O39:O64" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"igen,nem"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.74803149606299213" right="0.70866141732283472" top="0.98425196850393704" bottom="0.98425196850393704" header="0.62992125984251968" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="55" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;C&amp;"Arial,Félkövér"&amp;14 IV. A PÁLYÁZATOK ÉS A PÁLYÁZÓK ADATAI</oddHeader>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>